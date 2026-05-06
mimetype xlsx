--- v0 (2025-11-28)
+++ v1 (2026-05-06)
@@ -51,486 +51,486 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1393/plo_239-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1393/plo_239-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza a assinatura de Convênio e dá outras providências."</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1394/plo_240-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1394/plo_240-1988.pdf</t>
   </si>
   <si>
     <t>"Dá denominação em Via Pública."</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1395/plo_241-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1395/plo_241-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação de bens de propriedade da Prefeitura e dá outras providências."</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1396/plo_242-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1396/plo_242-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a fazer aquisição de um veículo dá outras providências."</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1397/plo_243-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1397/plo_243-1988.pdf</t>
   </si>
   <si>
     <t>"Aprova o novo perímetro urbano da cidade."</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1398/plo_244-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1398/plo_244-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de apoio e incentivo ao Estudante e dá outras providências."</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1399/plo_245-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1399/plo_245-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito e dá outras providências."</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1400/plo_246-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1400/plo_246-1988.pdf</t>
   </si>
   <si>
     <t>"Modifica a denominação da Via Pública."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1401/plo_247-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1401/plo_247-1988.pdf</t>
   </si>
   <si>
     <t>"Dá denominação à Via Pública."</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1402/plo_248-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1402/plo_248-1988.pdf</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1403/plo_249-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1403/plo_249-1988.pdf</t>
   </si>
   <si>
     <t>"Dá nova denominação à Via Pública."</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1404/plo_250-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1404/plo_250-1988.pdf</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1405/plo_251-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1405/plo_251-1988.pdf</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1406/plo_252-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1406/plo_252-1988.pdf</t>
   </si>
   <si>
     <t>"Dá denominação ao Conjunto Habitacional da cidade."</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1407/plo_253-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1407/plo_253-1988.pdf</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1408/plo_254-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1408/plo_254-1988.pdf</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1409/plo_255-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1409/plo_255-1988.pdf</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1410/plo_256-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1410/plo_256-1988.pdf</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1411/plo_257-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1411/plo_257-1988.pdf</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1412/plo_258-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1412/plo_258-1988.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1413/plo_259-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1413/plo_259-1988.pdf</t>
   </si>
   <si>
     <t>"Abre crédito suplementar por excesso de arrecadação."</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1414/plo_260-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1414/plo_260-1988.pdf</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1415/plo_261-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1415/plo_261-1988.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a um Bairro da Cidade."</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1416/plo_262-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1416/plo_262-1988.pdf</t>
   </si>
   <si>
     <t>"Aprova projeto de Loteamento."</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1417/plo_264-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1417/plo_264-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo assinar Convênio com DER e dá outras providências."</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1418/plo_265-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1418/plo_265-1988.pdf</t>
   </si>
   <si>
     <t>"Eleva o limite para abertura do crédito suplementar."</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1419/plo_266-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1419/plo_266-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de semente agrícola aos pequenos produtores rurais do Município."</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1420/plo_267-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1420/plo_267-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a assinar Convênio com o Comando Geral da Polícia Militar de Minas Gerais."</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1421/plo_268-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1421/plo_268-1988.pdf</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1422/plo_269-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1422/plo_269-1988.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1423/plo_270-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1423/plo_270-1988.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a fazer investimento e dá outras providências."</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1424/plo_271-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1424/plo_271-1988.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a despesa para o exercício de 1989."</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/</t>
+    <t>http://sapl.natercia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Aprova o Orçamento Plurianual de Investimentos para o Triênio 1989/1991.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1426/plo_273-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1426/plo_273-1988.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a subvenção e dá outras providências."</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1428/plo_274-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1428/plo_274-1988.pdf</t>
   </si>
   <si>
     <t>"Cria Escola Rural e dá sua Denominação."</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1429/plo_275-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1429/plo_275-1988.pdf</t>
   </si>
   <si>
     <t>" Autoriza doação de imóvel ao Lar "Sagrado Coração de Jesus."</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1430/plo_276-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1430/plo_276-1988.pdf</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1431/plo_277-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1431/plo_277-1988.pdf</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1432/plo_278-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1432/plo_278-1988.pdf</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1433/plo_279-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1433/plo_279-1988.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a CONTAGEM DE TEMPO de serviço prestado ao Colégio de Natércia."</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1434/plo_280-1988.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1434/plo_280-1988.pdf</t>
   </si>
   <si>
     <t>"Aprova loteamento e dá outras Providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -837,67 +837,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1393/plo_239-1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1394/plo_240-1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1395/plo_241-1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1396/plo_242-1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1397/plo_243-1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1398/plo_244-1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1399/plo_245-1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1400/plo_246-1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1401/plo_247-1988.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1402/plo_248-1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1403/plo_249-1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1404/plo_250-1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1405/plo_251-1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1406/plo_252-1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1407/plo_253-1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1408/plo_254-1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1409/plo_255-1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1410/plo_256-1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1411/plo_257-1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1412/plo_258-1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1413/plo_259-1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1414/plo_260-1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1415/plo_261-1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1416/plo_262-1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1417/plo_264-1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1418/plo_265-1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1419/plo_266-1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1420/plo_267-1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1421/plo_268-1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1422/plo_269-1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1423/plo_270-1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1424/plo_271-1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1426/plo_273-1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1428/plo_274-1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1429/plo_275-1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1430/plo_276-1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1431/plo_277-1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1432/plo_278-1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1433/plo_279-1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1434/plo_280-1988.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1393/plo_239-1988.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1394/plo_240-1988.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1395/plo_241-1988.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1396/plo_242-1988.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1397/plo_243-1988.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1398/plo_244-1988.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1399/plo_245-1988.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1400/plo_246-1988.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1401/plo_247-1988.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1402/plo_248-1988.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1403/plo_249-1988.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1404/plo_250-1988.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1405/plo_251-1988.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1406/plo_252-1988.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1407/plo_253-1988.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1408/plo_254-1988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1409/plo_255-1988.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1410/plo_256-1988.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1411/plo_257-1988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1412/plo_258-1988.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1413/plo_259-1988.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1414/plo_260-1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1415/plo_261-1988.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1416/plo_262-1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1417/plo_264-1988.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1418/plo_265-1988.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1419/plo_266-1988.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1420/plo_267-1988.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1421/plo_268-1988.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1422/plo_269-1988.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1423/plo_270-1988.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1424/plo_271-1988.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1426/plo_273-1988.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1428/plo_274-1988.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1429/plo_275-1988.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1430/plo_276-1988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1431/plo_277-1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1432/plo_278-1988.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1433/plo_279-1988.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1988/1434/plo_280-1988.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>