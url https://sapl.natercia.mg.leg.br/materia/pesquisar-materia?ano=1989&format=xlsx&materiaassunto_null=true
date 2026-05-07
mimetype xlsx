--- v0 (2025-11-28)
+++ v1 (2026-05-07)
@@ -51,396 +51,396 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1436/plo_281-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1436/plo_281-1989.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial no corrente exercício e dá outras providências."</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1437/plo_282-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1437/plo_282-1989.pdf</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/plo_283-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/plo_283-1989.pdf</t>
   </si>
   <si>
     <t>"Institui o Imposto sobre a Transmissão de bens Imóveis e da outras providências ....."</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1439/plo_284-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1439/plo_284-1989.pdf</t>
   </si>
   <si>
     <t>"Reestrutura os Vencimentos e Cargos da Organização Administrativa da Prefeitura Municipal de Natércia, Estado de Minas Gerais e dá outras providências."</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1440/plo_286-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1440/plo_286-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências."</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1441/plo_287-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1441/plo_287-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza os estudos para posterior elaboração de projetos visando a transformação de rua em Avenida.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1442/plo_288-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1442/plo_288-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder sextas básicas de alimentos ao funcionalismo da Prefeitura."</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/plo_289-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/plo_289-1989.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/plo_290-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/plo_290-1989.pdf</t>
   </si>
   <si>
     <t>"Delimita o novo perímetro Urbano da Cidade."</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/plo_291-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/plo_291-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Especial e dá outras providências."</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1446/plo_292-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1446/plo_292-1989.pdf</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1447/plo_293-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1447/plo_293-1989.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito suplementar por excesso de arrecadação."</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1448/plo_294-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1448/plo_294-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza a assinatura de Contratos com a Comapnhia Energética de Minas Gerais - Cemig e dá outras providências."</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1449/plo_295-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1449/plo_295-1989.pdf</t>
   </si>
   <si>
     <t>"Concede Subvenção ao LAR COMUNITÁRIO SAGRADO CORAÇÃO DE JESUS e dá outras providências...."</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1450/plo_296-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1450/plo_296-1989.pdf</t>
   </si>
   <si>
     <t>"Eleva o limite para abertura de Crédito Suplementar."</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1451/plo_297-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1451/plo_297-1989.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a despesa do Município de Natércia - MG para o exercício de 1990."</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/plo_298-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/plo_298-1989.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre subvenção e dá outras providências."</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1453/plo_299-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1453/plo_299-1989.pdf</t>
   </si>
   <si>
     <t>"Aprova o Orçamento Plurianual de Investimentos para Triênio 90/92."</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1454/plo_300-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1454/plo_300-1989.pdf</t>
   </si>
   <si>
     <t>"Institui a Taxa de Iluminação Pública e dá outras providências."</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1455/plo_301-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1455/plo_301-1989.pdf</t>
   </si>
   <si>
     <t>"Concede Isenção de Impostos Sobre a Propriedade Predial e Territorial Urbana e Sobre Transmissão "Inter Vivos" de bens Imóveis de domínio ou adquiridos por concessionários de serviço publico Federal de Energia Elétrica."</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/plo_302-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/plo_302-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a contratar com a Companhia Energética de Minas Gerais - CEMIG, o fornecimento de energia elétrica."</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/plo_303-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/plo_303-1989.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar por excesso de arrecadação."</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/plo_304-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/plo_304-1989.pdf</t>
   </si>
   <si>
     <t>"Concede Subvenção ao Hospital Cel. José Goulart Santiago Brum e dá outras providências..."</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1459/plo_305-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1459/plo_305-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza assinatura de Convênio com o BEMGE S/A e dá outras providências."</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/plo_306-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/plo_306-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza assinatura de contrato com a TELEMIG."</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1461/plo_307-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1461/plo_307-1989.pdf</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/plo_308-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/plo_308-1989.pdf</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/plo_309-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/plo_309-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a subvencionar o Hospital "Cel. Goulart Santiago Brum" desta cidade e dá outras providências."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1464/plo_310-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1464/plo_310-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a depositar em contas de rendimentos, os recursos disponíveis da Prefeitura."</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1465/plo_311-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1465/plo_311-1989.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste de salário ao pessoal da Prefeitura."</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/plo_312-1989.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/plo_312-1989.pdf</t>
   </si>
   <si>
     <t>"Autoriza assinar convênio."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,67 +747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1436/plo_281-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1437/plo_282-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/plo_283-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1439/plo_284-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1440/plo_286-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1441/plo_287-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1442/plo_288-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/plo_289-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/plo_290-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/plo_291-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1446/plo_292-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1447/plo_293-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1448/plo_294-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1449/plo_295-1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1450/plo_296-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1451/plo_297-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/plo_298-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1453/plo_299-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1454/plo_300-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1455/plo_301-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/plo_302-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/plo_303-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/plo_304-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1459/plo_305-1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/plo_306-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1461/plo_307-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/plo_308-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/plo_309-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1464/plo_310-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1465/plo_311-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/plo_312-1989.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1436/plo_281-1989.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1437/plo_282-1989.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1438/plo_283-1989.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1439/plo_284-1989.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1440/plo_286-1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1441/plo_287-1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1442/plo_288-1989.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1443/plo_289-1989.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1444/plo_290-1989.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1445/plo_291-1989.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1446/plo_292-1989.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1447/plo_293-1989.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1448/plo_294-1989.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1449/plo_295-1989.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1450/plo_296-1989.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1451/plo_297-1989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1452/plo_298-1989.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1453/plo_299-1989.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1454/plo_300-1989.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1455/plo_301-1989.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1456/plo_302-1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1457/plo_303-1989.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1458/plo_304-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1459/plo_305-1989.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1460/plo_306-1989.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1461/plo_307-1989.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1462/plo_308-1989.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1463/plo_309-1989.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1464/plo_310-1989.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1465/plo_311-1989.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1989/1466/plo_312-1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="200" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>