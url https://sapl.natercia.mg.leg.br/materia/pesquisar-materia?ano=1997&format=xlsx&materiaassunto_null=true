--- v0 (2026-01-29)
+++ v1 (2026-05-03)
@@ -51,486 +51,486 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/plo_640-1996.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/plo_640-1996.pdf</t>
   </si>
   <si>
     <t>"Cria cargo de Fiscal Geral."</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/plo_641-1996.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/plo_641-1996.pdf</t>
   </si>
   <si>
     <t>"Autoriza Locação do Bar da Piscina da Area de Lazer "João Gonçalves Pereira da Silva"."</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/plo_642-1996.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/plo_642-1996.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Zelador do Poliesportivo e Campo de Futebol."</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/plo_643-1996.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/plo_643-1996.pdf</t>
   </si>
   <si>
     <t>"Autoriza realizar comemorações do carnaval e abrir Crédito Especial."</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1803/plo_644-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1803/plo_644-1997.pdf</t>
   </si>
   <si>
     <t>"Cria cargo de Secretária Executiva."</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/plo_645-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/plo_645-1997.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Apontador."</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/plo_646-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/plo_646-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a fazer aquisição de veículo e dá outras providências."</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/plo_647-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/plo_647-1997.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial."</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/plo_648-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/plo_648-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Celebrar Convênio de mútua cooperação."</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/plo_649-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/plo_649-1997.pdf</t>
   </si>
   <si>
     <t>"Declara como sendo de utilidade pública para o fim que se destina, o NÚCLEO COMUNITÁRIO DOS AMIGOS DE NATÉRCIA."</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/plo_650-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/plo_650-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza a contratação de mão-de-obra e contém outras providências."</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/plo_651-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/plo_651-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a assinar TERMO ADITIVO ao Convênio com a APAE."</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/plo_652-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/plo_652-1997.pdf</t>
   </si>
   <si>
     <t>"Estabelece condições gerais para elaboração da Lei de Diretrizes Orçamentárias para o município de Natércia, referente ao exercício de 1.998 e dá outras providências."</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/plo_653-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/plo_653-1997.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Secretária da Câmara."</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/plo_654-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/plo_654-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza contribuir com as festividades da Festa do 13 de Maio."</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/plo_655-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/plo_655-1997.pdf</t>
   </si>
   <si>
     <t>"Cria o Código de Vigilância Sanitária."</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/plo_656-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/plo_656-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar convênio com a Secretaria de Assuntos Municipais."</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/plo_657-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/plo_657-1997.pdf</t>
   </si>
   <si>
     <t>"Cria cargo de Agente Sanitário."</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/plo_658-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/plo_658-1997.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial."</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/plo_660-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/plo_660-1997.pdf</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/plo_661-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/plo_661-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar financiamento com a Caixa Econômica Federal, a oferecer garantias e dá providências correlatas."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/plo_662-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/plo_662-1997.pdf</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1821/plo_663-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1821/plo_663-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a fazer aquisição de imóvel e dá outras providências."</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1822/plo_664-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1822/plo_664-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza desmembramento de áreas em lotes."</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1823/plo_665-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1823/plo_665-1997.pdf</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1824/plo_666-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1824/plo_666-1997.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município para o Exercício de 1998."</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1825/plo_667-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1825/plo_667-1997.pdf</t>
   </si>
   <si>
     <t>"Aprova o Plano Plurianual para o Triênio de 1998/2000."</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1826/plo_668-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1826/plo_668-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza concessão de Subvenções, Auxílios Financeiros e Contribuições e contém outras providências."</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1827/plo_669-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1827/plo_669-1997.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único e institui anexo à lei n° 652, de 16 de ABRIL de 1997 que dispõe sobre as Diretrizes Orçamentárias para o exercício de 1998 e dá outras providências."</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1828/plo_670-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1828/plo_670-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o recebimento de equipamentos, por doação de entidade internacional."</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1829/plo_671-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1829/plo_671-1997.pdf</t>
   </si>
   <si>
     <t>"Muda local de funcionamento das fábricas."</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1830/plo_672-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1830/plo_672-1997.pdf</t>
   </si>
   <si>
     <t>"Oferece ajuda de custos."</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1831/plo_673-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1831/plo_673-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Conselho Municipal de Educação."</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1832/plo_674-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1832/plo_674-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza a transferência das Escolas Estaduais "Cel. Goulart" e "Nossa Senhora Aparecida" de Ensino Fundamental de 1ª a 4ª séries, para a Rede Municipal."</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1833/plo_675-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1833/plo_675-1997.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 428/93 e contém outras providências."</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1834/plo_676-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1834/plo_676-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza celebração de Convênio com a Secretaria de Estado da Educação."</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1835/plo_677-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1835/plo_677-1997.pdf</t>
   </si>
   <si>
     <t>"Firma termo de disposição de funcionário."</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1836/plo_678-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1836/plo_678-1997.pdf</t>
   </si>
   <si>
     <t>"Parcela o pagamento da dívida."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -837,67 +837,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/plo_640-1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/plo_641-1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/plo_642-1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/plo_643-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1803/plo_644-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/plo_645-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/plo_646-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/plo_647-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/plo_648-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/plo_649-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/plo_650-1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/plo_651-1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/plo_652-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/plo_653-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/plo_654-1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/plo_655-1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/plo_656-1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/plo_657-1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/plo_658-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/plo_660-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/plo_661-1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/plo_662-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1821/plo_663-1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1822/plo_664-1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1823/plo_665-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1824/plo_666-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1825/plo_667-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1826/plo_668-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1827/plo_669-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1828/plo_670-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1829/plo_671-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1830/plo_672-1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1831/plo_673-1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1832/plo_674-1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1833/plo_675-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1834/plo_676-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1835/plo_677-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1836/plo_678-1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1799/plo_640-1996.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/plo_641-1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/plo_642-1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/plo_643-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1803/plo_644-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/plo_645-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/plo_646-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/plo_647-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/plo_648-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/plo_649-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/plo_650-1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/plo_651-1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/plo_652-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1812/plo_653-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1813/plo_654-1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1814/plo_655-1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1815/plo_656-1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1816/plo_657-1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1817/plo_658-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1818/plo_660-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1819/plo_661-1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1820/plo_662-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1821/plo_663-1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1822/plo_664-1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1823/plo_665-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1824/plo_666-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1825/plo_667-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1826/plo_668-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1827/plo_669-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1828/plo_670-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1829/plo_671-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1830/plo_672-1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1831/plo_673-1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1832/plo_674-1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1833/plo_675-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1834/plo_676-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1835/plo_677-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1997/1836/plo_678-1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="157.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>