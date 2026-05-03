--- v0 (2025-11-27)
+++ v1 (2026-05-03)
@@ -51,441 +51,441 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1837/plo_679-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1837/plo_679-1998.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Vigia do campo de futebol municipal."</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1838/plo_680-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1838/plo_680-1998.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Zelador do Matadouro Municipal."</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1839/plo_681-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1839/plo_681-1998.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Diretor das Escolas Municipais."</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1840/plo_682-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1840/plo_682-1998.pdf</t>
   </si>
   <si>
     <t>"Autoriza realizar comemorações do Carnaval e abrir Crédito Especial."</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1841/plo_683-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1841/plo_683-1998.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a celebrar convênio com a Secretaria da Educação."</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1842/plo_684-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1842/plo_684-1998.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial."</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1843/plo_685-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1843/plo_685-1998.pdf</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1844/plo_686-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1844/plo_686-1998.pdf</t>
   </si>
   <si>
     <t>"Isenta juros e multa no pagamento do IPTU do exercício de 1997."</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1845/plo_687-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1845/plo_687-1998.pdf</t>
   </si>
   <si>
     <t>"Cessão de uso do Prédio Escolar."</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1846/plo_688-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1846/plo_688-1998.pdf</t>
   </si>
   <si>
     <t>"Estabelece condições gerais para elaboração da Lei de Diretrizes Orçamentárias para o Município de Natércia, referente ao Exercício de 1.999 e dá outras providências."</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1847/plo_689-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1847/plo_689-1998.pdf</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1848/plo_690-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1848/plo_690-1998.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste de salário aos Funcionários Públicos Municipais."</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1849/plo_691-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1849/plo_691-1998.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei 450/93."</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1850/plo_692-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1850/plo_692-1998.pdf</t>
   </si>
   <si>
     <t>"Mudança de denominação de Praça."</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1851/plo_693-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1851/plo_693-1998.pdf</t>
   </si>
   <si>
     <t>"Autoriza contribuição para Consulta e exames especializados e Pronto Socorro e dá outras providências."</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1852/plo_694-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1852/plo_694-1998.pdf</t>
   </si>
   <si>
     <t>"Concede auxílio financeiro à Fundação Hospitalar do Município de Varginha."</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1853/plo_695-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1853/plo_695-1998.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para pagamento de encargos sociais."</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1854/plo_696-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1854/plo_696-1998.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para aquisição de veículos."</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1855/plo_697-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1855/plo_697-1998.pdf</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1856/plo_698-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1856/plo_698-1998.pdf</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1857/plo_699-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1857/plo_699-1998.pdf</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1858/plo_700-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1858/plo_700-1998.pdf</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1859/plo_701-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1859/plo_701-1998.pdf</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1860/plo_702-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1860/plo_702-1998.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Intermunicipal do Trabalho da Microrregião que compreende os municípios de Careaçu, Cordislândia, Heliodora, Natércia, São Gonçalo do Sapucaí, São Sebastião da Bela Vista e Turvolândia."</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1861/plo_703-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1861/plo_703-1998.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município para o Exercício de 1999."</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1862/plo_704-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1862/plo_704-1998.pdf</t>
   </si>
   <si>
     <t>"Aprova o Plano Plurianual para o Triênio de 1999/2001."</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1863/plo_705-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1863/plo_705-1998.pdf</t>
   </si>
   <si>
     <t>"Autoriza concessão de Subvenções, Auxílio Financeiros e Contribuições e contém outras providências."</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1864/plo_706-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1864/plo_706-1998.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único e institui anexo à Lei nº 688 de 04 de Junho de 1998 que dispõe sobre as Diretrizes Orçamentárias para o Exercício de 1999 e dá outras providências."</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1865/plo_707-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1865/plo_707-1998.pdf</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1866/plo_708-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1866/plo_708-1998.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Instrutor de Música."</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1867/plo_709-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1867/plo_709-1998.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a publicar atos."</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1868/plo_710-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1868/plo_710-1998.pdf</t>
   </si>
   <si>
     <t>"Muda local de funcionamento do Correio,"</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1869/plo_711-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1869/plo_711-1998.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei nº 655/97 e institui o novo Código Municipal de Saúde Pública."</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1870/plo_712-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1870/plo_712-1998.pdf</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1871/plo_713-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1871/plo_713-1998.pdf</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1872/plo_714-1998.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1872/plo_714-1998.pdf</t>
   </si>
   <si>
     <t>"Parcela o pagamento da Dívida."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -792,67 +792,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1837/plo_679-1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1838/plo_680-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1839/plo_681-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1840/plo_682-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1841/plo_683-1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1842/plo_684-1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1843/plo_685-1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1844/plo_686-1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1845/plo_687-1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1846/plo_688-1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1847/plo_689-1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1848/plo_690-1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1849/plo_691-1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1850/plo_692-1998.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1851/plo_693-1998.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1852/plo_694-1998.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1853/plo_695-1998.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1854/plo_696-1998.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1855/plo_697-1998.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1856/plo_698-1998.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1857/plo_699-1998.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1858/plo_700-1998.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1859/plo_701-1998.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1860/plo_702-1998.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1861/plo_703-1998.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1862/plo_704-1998.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1863/plo_705-1998.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1864/plo_706-1998.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1865/plo_707-1998.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1866/plo_708-1998.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1867/plo_709-1998.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1868/plo_710-1998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1869/plo_711-1998.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1870/plo_712-1998.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1871/plo_713-1998.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1872/plo_714-1998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1837/plo_679-1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1838/plo_680-1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1839/plo_681-1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1840/plo_682-1998.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1841/plo_683-1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1842/plo_684-1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1843/plo_685-1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1844/plo_686-1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1845/plo_687-1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1846/plo_688-1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1847/plo_689-1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1848/plo_690-1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1849/plo_691-1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1850/plo_692-1998.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1851/plo_693-1998.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1852/plo_694-1998.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1853/plo_695-1998.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1854/plo_696-1998.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1855/plo_697-1998.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1856/plo_698-1998.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1857/plo_699-1998.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1858/plo_700-1998.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1859/plo_701-1998.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1860/plo_702-1998.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1861/plo_703-1998.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1862/plo_704-1998.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1863/plo_705-1998.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1864/plo_706-1998.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1865/plo_707-1998.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1866/plo_708-1998.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1867/plo_709-1998.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1868/plo_710-1998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1869/plo_711-1998.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1870/plo_712-1998.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1871/plo_713-1998.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1998/1872/plo_714-1998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="203.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>