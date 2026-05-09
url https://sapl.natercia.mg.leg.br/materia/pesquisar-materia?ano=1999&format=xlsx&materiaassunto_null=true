--- v0 (2025-11-28)
+++ v1 (2026-05-09)
@@ -51,390 +51,390 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1873/plo_715-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1873/plo_715-1999.pdf</t>
   </si>
   <si>
     <t>"Doação de Terreno."</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1874/plo_716-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1874/plo_716-1999.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial."</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1875/plo_717-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1875/plo_717-1999.pdf</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1876/plo_718-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1876/plo_718-1999.pdf</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1877/plo_719-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1877/plo_719-1999.pdf</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1878/plo_720-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1878/plo_720-1999.pdf</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1879/plo_721-1997.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1879/plo_721-1997.pdf</t>
   </si>
   <si>
     <t>"Concede Abono Salarial aos Professores e dá outras providências."</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1880/plo_722-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1880/plo_722-1999.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a fazer aquisição de imóvel e dá outras providências."</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1881/plo_723-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1881/plo_723-1999.pdf</t>
   </si>
   <si>
     <t>"Concede gratificação a funcionário."</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1882/plo_724-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1882/plo_724-1999.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério."</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1883/plo_725-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1883/plo_725-1999.pdf</t>
   </si>
   <si>
     <t>"Cria Cargo de Mecânico."</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1884/plo_726_-_1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1884/plo_726_-_1999.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2000 e dá outras providências."</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1885/plo_727-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1885/plo_727-1999.pdf</t>
   </si>
   <si>
     <t>"Concede gratificação a funcionários."</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1886/plo_728-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1886/plo_728-1999.pdf</t>
   </si>
   <si>
     <t>"Doação de terreno."</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1887/plo_729-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1887/plo_729-1999.pdf</t>
   </si>
   <si>
     <t>"Declara a Banda Lira Catarinense de Utilidade Pública."</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1888/plo_730-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1888/plo_730-1999.pdf</t>
   </si>
   <si>
     <t>"Aposentadoria em Cargo Comissionado."</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1889/plo_731-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1889/plo_731-1999.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº 664/97."</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1890/plo_732-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1890/plo_732-1999.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a vincular os Servidores Públicos Municipais ao INSS, extingue o FAPEM e dá outras providências."</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1891/plo_733-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1891/plo_733-1999.pdf</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1892/plo_734-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1892/plo_734-1999.pdf</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1893/plo_735-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1893/plo_735-1999.pdf</t>
   </si>
   <si>
     <t>"Autoriza instalação de Micro-Empresa no Bairro da Vargem Comprida."</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1894/plo_736-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1894/plo_736-1999.pdf</t>
   </si>
   <si>
     <t>"Autoriza desmembramento de área em lotes."</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1895/plo_737-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1895/plo_737-1999.pdf</t>
   </si>
   <si>
     <t>"Abre crédito especial."</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1896/plo_738-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1896/plo_738-1999.pdf</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1897/plo_739-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1897/plo_739-1999.pdf</t>
   </si>
   <si>
     <t>"Autoriza doação de terreno."</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1898/plo_740-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1898/plo_740-1999.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 3º e 5º da Lei 732/99."</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1899/plo_741-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1899/plo_741-1999.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município para o Exercício de 2000."</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1900/plo_742-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1900/plo_742-1999.pdf</t>
   </si>
   <si>
     <t>"Aprova o Plano Plurianual para o Triênio de 2000/2002."</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1901/plo_743-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1901/plo_743-1999.pdf</t>
   </si>
   <si>
     <t>"Autoriza concessão de Subvenções, Auxílios Financeiros e Contribuições e contém outras providências."</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1902/plo_744-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1902/plo_744-1999.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único e institui anexo a lei nº 726 de 06 de Maio de 1999 que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2000 e dá outras providências."</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1903/plo_745-1999.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1903/plo_745-1999.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -738,67 +738,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1873/plo_715-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1874/plo_716-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1875/plo_717-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1876/plo_718-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1877/plo_719-1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1878/plo_720-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1879/plo_721-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1880/plo_722-1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1881/plo_723-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1882/plo_724-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1883/plo_725-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1884/plo_726_-_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1885/plo_727-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1886/plo_728-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1887/plo_729-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1888/plo_730-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1889/plo_731-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1890/plo_732-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1891/plo_733-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1892/plo_734-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1893/plo_735-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1894/plo_736-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1895/plo_737-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1896/plo_738-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1897/plo_739-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1898/plo_740-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1899/plo_741-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1900/plo_742-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1901/plo_743-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1902/plo_744-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1903/plo_745-1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1873/plo_715-1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1874/plo_716-1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1875/plo_717-1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1876/plo_718-1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1877/plo_719-1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1878/plo_720-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1879/plo_721-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1880/plo_722-1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1881/plo_723-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1882/plo_724-1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1883/plo_725-1999.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1884/plo_726_-_1999.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1885/plo_727-1999.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1886/plo_728-1999.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1887/plo_729-1999.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1888/plo_730-1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1889/plo_731-1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1890/plo_732-1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1891/plo_733-1999.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1892/plo_734-1999.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1893/plo_735-1999.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1894/plo_736-1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1895/plo_737-1999.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1896/plo_738-1999.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1897/plo_739-1999.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1898/plo_740-1999.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1899/plo_741-1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1900/plo_742-1999.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1901/plo_743-1999.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1902/plo_744-1999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/1999/1903/plo_745-1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="168.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>