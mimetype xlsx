--- v0 (2025-11-28)
+++ v1 (2026-05-03)
@@ -54,633 +54,633 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roberto Eufrásio de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/834/indicacao_01-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/834/indicacao_01-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que sejam adotadas providências no sentido de construir uma passarela no bairro Mato Dentro, localizada próxima à propriedade da sra. Maria Rosa, nesta cidade, tendo em vista a queda da ponte que existia no local.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adão Marcos Fernandes, Antônio Noel de Souza, João Boanerges Martins, José Amador Alves, José Ovídio Ferreira, Nelson Lino de Souza, Nelson Lino dos Reis, Roberto Eufrásio de Freitas, Vera Lúcia Junho dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/835/indicacao_02-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/835/indicacao_02-2007.pdf</t>
   </si>
   <si>
     <t>Indicam ao senhor Prefeito Municipal que seja promovido um reajuste de 70% (setenta por cento) na Lei nº 841/2002 que aumenta gratificação de funcionários conforme Lei nº 727/99.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/836/indicacao_03-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/836/indicacao_03-2007.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Presidente que seja tomada as devidas providências para concessão do título de Cidadão Honorário aos cidadãos Salvador Pedro Ferreira e ao sr. Benevides Magalhães.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adão Marcos Fernandes, Antônio Noel de Souza, João Boanerges Martins, José Amador Alves, José Ovídio Ferreira, Roberto Eufrásio de Freitas, Vera Lúcia Junho dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/837/indicacao_04-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/837/indicacao_04-2007.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito que seja verificada a possibilidade de atendimento do pleito formulado pela Polícia Militar do Estado de Minas Gerais, enviado a esta Casa de Leis através do ofício nº 015/07.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vera Lúcia Junho dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/838/indicacao_05-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/838/indicacao_05-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja tomada providência no sentido de criar um cargo de administrador hospitalar.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adão Marcos Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/839/indicacao_06-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/839/indicacao_06-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja concedido transporte escolar para os alunos que estudam em Três Corações e Varginha.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Amador Alves</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/840/indicacao_07-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/840/indicacao_07-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal providências no sentido de contatar Deputados Estaduais e Federais a fim de conseguir recursos financeiros para a cobertura da quadra esportiva do Bairro do São Bernardo, nesta cidade.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/841/indicacao_08-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/841/indicacao_08-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja verificada a possibilidade de ser concedido como feriado municipal o dia de "Corpus Christi".</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/842/indicacao_09-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/842/indicacao_09-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que procure entrar em contato com os senhores Prefeitos de Careaçu, Santa Rita do Sapucaí, São Sebastião da Bela Vista, Pouso Alegre e outros municípios próximos, para que juntamente com a Polícia Civil e Militar desses municípios, encontrem alternativas para minimizar os inúmeros casos de furtos que têm ocorrido em nossa região.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/843/indicacao_10-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/843/indicacao_10-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja verificada a possibilidade de atendimento do pleito formulado pelos moradores da rua Vereador Sebastião Fernandes de Freitas, enviado a esta Casa de Leis.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>João Boanerges Martins</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/844/indicacao_11-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/844/indicacao_11-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja retirada da praça Justino Lisboa Carneiro uma árvore que encontra-se seca no jardim, que sejam colocados dois bancos que estão faltando, também solicita-se a pintura dos bancos e muros da praça.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/845/indicacao_12-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/845/indicacao_12-2007.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que verifique a possibilidade de melhorar o calçamento da rua Sebastião Tomaz de Souza.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2141/1_plo_1-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2141/1_plo_1-2007.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para aquisição de equipamento hospitalar.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2142/1_plo_2-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2142/1_plo_2-2007.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para calçamento."</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2143/1_plo_3-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2143/1_plo_3-2007.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2144/1_plo_4-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2144/1_plo_4-2007.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para aquisição de veículo."</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2145/1_plo_5-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2145/1_plo_5-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza desmembramento de área em lote."</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2146/1_plo_6-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2146/1_plo_6-2007.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 727/99 e dá outras providências."</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2147/1_plo_7-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2147/1_plo_7-2007.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para ampliação da Unidade Básica de Saúde."</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2148/1_plo_8-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2148/1_plo_8-2007.pdf</t>
   </si>
   <si>
     <t>"Concede abono salarial aos professores."</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2149/1_plo_9-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2149/1_plo_9-2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB."</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2150/1_plo_10-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2150/1_plo_10-2007.pdf</t>
   </si>
   <si>
     <t>"Altera a Denominação de Via Pública que especifica."</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2151/1_plo_11-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2151/1_plo_11-2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Diretrizes para a elaboração de Lei Orçamentária de 2008 e dá outras providências."</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2152/1_plo_12-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2152/1_plo_12-2007.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste salarial aos servidores públicos e dá outras providências."</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2153/1_plo_13-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2153/1_plo_13-2007.pdf</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2154/1_plo_14-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2154/1_plo_14-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza concessão em regime de Permissão de Uso à Telemig Celular S/A e dá outras providências."</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2155/1_plo_15-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2155/1_plo_15-2007.pdf</t>
   </si>
   <si>
     <t>"Concede abono a Professor."</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2156/1_plo_16-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2156/1_plo_16-2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual de subsídios aos Agentes Políticos Municipais e estabelece outras providências."</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2157/1_plo_17-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2157/1_plo_17-2007.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual da remuneração dos servidores públicos do quadro de pessoal da Câmara Municipal de Natércia."</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2158/1_plo_18-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2158/1_plo_18-2007.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 886/2003 e dá outras providências."</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2159/1_plo_19-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2159/1_plo_19-2007.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para aluguel de imóvel.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2160/1_plo_20-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2160/1_plo_20-2007.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial para atender o Programa de Epidemiologia e Controle de Doenças."</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2161/1_plo_21-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2161/1_plo_21-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza desmembramento da área em lote."</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2162/1_plo_22-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2162/1_plo_22-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza demolição de escolas públicas."</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2163/1_plo_23-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2163/1_plo_23-2007.pdf</t>
   </si>
   <si>
     <t>"Concede abono a servidor público municipal que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2164/1_plo_24-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2164/1_plo_24-2007.pdf</t>
   </si>
   <si>
     <t>"Estabelece feriado religioso no município de Natércia."</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2165/1_plo_25-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2165/1_plo_25-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza abrir Crédito Especial."</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2166/1_plo_26-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2166/1_plo_26-2007.pdf</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2167/1_plo_27-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2167/1_plo_27-2007.pdf</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2168/1_plo_28-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2168/1_plo_28-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar financiamento e dá outras providências."</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2170/1_plo_29-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2170/1_plo_29-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Subvenção, Auxílios e contribuição e dá outras providências."</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2171/1_plo_30-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2171/1_plo_30-2007.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.017, de 28 de Maio de 2007 que dispõe sobre as diretrizes para elaboração da proposta orçamentária para o exercício financeiro de 2008."</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2172/1_plo_31-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2172/1_plo_31-2007.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adequação de valores do PPA para elaboração do Orçamento 2008."</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2173/1_plo_32-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2173/1_plo_32-2007.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Natércia - MG para o exercício financeiro de 2008."</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2174/1_plo_33-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2174/1_plo_33-2007.pdf</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2175/1_plo_34-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2175/1_plo_34-2007.pdf</t>
   </si>
   <si>
     <t>"Altera os valores do anexo da Lei nº 975/06,0de 18 de abril de 2006."</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2176/1_plo_35-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2176/1_plo_35-2007.pdf</t>
   </si>
   <si>
     <t>" Declara de Utilidade Pública a entidade que especifica."</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2177/1_plo_36-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2177/1_plo_36-2007.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a entidade que especifica."</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2169/1_plo35-2007.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2169/1_plo35-2007.pdf</t>
   </si>
   <si>
     <t>"Revoga o Código Tributário do Município de Natércia e Institui o Novo Código Tributário para o Município."</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1166/req._leg._003-07.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1166/req._leg._003-07.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre instalação da torre de celular em nosso Município.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1167/req._leg._004-07.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1167/req._leg._004-07.pdf</t>
   </si>
   <si>
     <t>Requer informações o calçamento da Rua Antonio Luiz Pereira.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1168/req._leg._005-07.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1168/req._leg._005-07.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado informações sobre o andamento do calçamento de ruas do município aprovados nos projetos 002/2007 e 003/2007, nas Leis 999/2007 e 1000/2007, uma vez que existe ruas que ainda não foram calçadas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -987,67 +987,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/834/indicacao_01-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/835/indicacao_02-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/836/indicacao_03-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/837/indicacao_04-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/838/indicacao_05-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/839/indicacao_06-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/840/indicacao_07-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/841/indicacao_08-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/842/indicacao_09-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/843/indicacao_10-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/844/indicacao_11-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/845/indicacao_12-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2141/1_plo_1-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2142/1_plo_2-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2143/1_plo_3-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2144/1_plo_4-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2145/1_plo_5-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2146/1_plo_6-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2147/1_plo_7-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2148/1_plo_8-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2149/1_plo_9-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2150/1_plo_10-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2151/1_plo_11-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2152/1_plo_12-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2153/1_plo_13-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2154/1_plo_14-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2155/1_plo_15-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2156/1_plo_16-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2157/1_plo_17-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2158/1_plo_18-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2159/1_plo_19-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2160/1_plo_20-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2161/1_plo_21-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2162/1_plo_22-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2163/1_plo_23-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2164/1_plo_24-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2165/1_plo_25-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2166/1_plo_26-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2167/1_plo_27-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2168/1_plo_28-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2170/1_plo_29-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2171/1_plo_30-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2172/1_plo_31-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2173/1_plo_32-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2174/1_plo_33-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2175/1_plo_34-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2176/1_plo_35-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2177/1_plo_36-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2169/1_plo35-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1166/req._leg._003-07.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1167/req._leg._004-07.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1168/req._leg._005-07.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/834/indicacao_01-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/835/indicacao_02-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/836/indicacao_03-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/837/indicacao_04-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/838/indicacao_05-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/839/indicacao_06-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/840/indicacao_07-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/841/indicacao_08-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/842/indicacao_09-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/843/indicacao_10-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/844/indicacao_11-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/845/indicacao_12-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2141/1_plo_1-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2142/1_plo_2-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2143/1_plo_3-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2144/1_plo_4-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2145/1_plo_5-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2146/1_plo_6-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2147/1_plo_7-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2148/1_plo_8-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2149/1_plo_9-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2150/1_plo_10-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2151/1_plo_11-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2152/1_plo_12-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2153/1_plo_13-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2154/1_plo_14-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2155/1_plo_15-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2156/1_plo_16-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2157/1_plo_17-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2158/1_plo_18-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2159/1_plo_19-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2160/1_plo_20-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2161/1_plo_21-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2162/1_plo_22-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2163/1_plo_23-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2164/1_plo_24-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2165/1_plo_25-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2166/1_plo_26-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2167/1_plo_27-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2168/1_plo_28-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2170/1_plo_29-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2171/1_plo_30-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2172/1_plo_31-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2173/1_plo_32-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2174/1_plo_33-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2175/1_plo_34-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2176/1_plo_35-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2177/1_plo_36-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/2169/1_plo35-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1166/req._leg._003-07.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1167/req._leg._004-07.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2007/1168/req._leg._005-07.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="189.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>