--- v0 (2025-11-27)
+++ v1 (2026-05-03)
@@ -51,951 +51,951 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>Ata - Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/780/27a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/780/27a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Reunião Extraordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/784/28a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/784/28a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Reunião Extraordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/994/29a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/994/29a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Nona Reunião Extraordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1010/30a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1010/30a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Reunião Extraordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ATA O</t>
   </si>
   <si>
     <t>Ata - Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/785/66a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/785/66a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/790/67a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/790/67a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/791/68a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/791/68a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/797/69a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/797/69a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Nona Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/799/70a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/799/70a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/803/71a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/803/71a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/805/72a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/805/72a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/806/73a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/806/73a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/814/74a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/814/74a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/816/75a_reuniao_ordinaria_GTj2gPz.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/816/75a_reuniao_ordinaria_GTj2gPz.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/822/76a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/822/76a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/824/77a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/824/77a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/989/78a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/989/78a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/993/79a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/993/79a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Nona Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/997/80a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/997/80a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/999/81a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/999/81a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/82a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/82a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/83a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/83a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/84a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/84a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1008/85a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1008/85a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1009/86a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1009/86a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 22ª Legislatura.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Saulo Régis de Vilas Bôas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_01.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja vista a possibilidade de realizar a reforma da pista de caminhada.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antonio Carlos de Souza</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_02.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja vista a possibilidade da utilização do banheiro existente na antiga garagem da Prefeitura Municipal na Rua São Pedro s/ n°.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Messias Jonas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_03.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado com urgência a manutenção da Rua José Cesarino de Paiva.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_04.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja acionado com urgência o CODEMA para realização de limpeza nas margens do Rio São Bernardo.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_05.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado o conserto urgente do trecho que dá acesso a saída da cidade (fábrica de leite).</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_06.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizada a manutenção do trecho da estrada no Bairro Sertãozinho, entre o campo e a casa do Senhor José Antônio Vitoriano e familiares.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/795/indicacao_07.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/795/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado o conserto da ponte no Bairro do Buraco nas proximidades da casa do Senhor Adão Faustino.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_08-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_08-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizada a manutenção da Rua José Ananias Magalhães, nas proximidades da casa do Senhor Silvinho e do Senhor Emilio.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_09.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado o calçamento ou asfaltamento das Ruas Antônio Augusto de Souza e Vereador José Eufrásio de Carvalho, no Bairro da Chapada.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_10.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja vista a possibilidade de realizar a manutenção da calha do prédio da "antiga prefeitura".</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_11.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizada a limpeza da Rua Sebastião Tomás de Souza, no Bairro Santa Catarina.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_12.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado com urgência a manutenção da Rua Cesarino de Paiva.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Odair Claudinei da Silva</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_13.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado com urgência a manutenção da ponte que dá acesso a propriedade do Senhor João Fernandes, conhecido como João do Zé Gordinho.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_14.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizada a reforma da ponte localizada na comunidade do Bairro São Bernardo, sentido a propriedade do senhor Mário Faustino entre outras.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_15.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizada a reforma da ponte no Bairro São Bernardo, sentido a propriedade do senhor Luís Fernando da Silva.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_16.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizada a reforma da ponte no bairro Cachoeirinha, sentido a Heliodora, estrada de terra.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Antonio Carlos de Souza, Saulo Régis de Vilas Bôas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_17.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal que seja vista a possibilidade de fornecer uniformes aos funcionários do setor de obras municipal.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/990/plc_01.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/990/plc_01.pdf</t>
   </si>
   <si>
     <t>"Cria artigo e parágrafos na Lei Complementar 009 de 2008 (Código Tributário Municipal) para deduzir da arrecadação da CIP/COSIP e dá outras providências."</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/772/1_plo_1-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/772/1_plo_1-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar para utilização de superavit financeiro (2019), no Orçamento do Município de Natércia - MG, para o exercício de 2020."</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/773/1_plo_2-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/773/1_plo_2-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional especial para utilização de superavit financeiro (2019), no Orçamento do Município de Natércia - MG, para o exercício de 2020."</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/774/1_plo_3-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/774/1_plo_3-2020.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual da remuneração dos servidores públicos efetivos, inativos, pensionistas, comissionados, contratados por tempo determinado e dá outras providências."</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/775/1_plo_4-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/775/1_plo_4-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual de subsídios aos agentes políticos municipais e estabelece outras providências."</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/776/1_plo_5-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/776/1_plo_5-2020.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 5° e 6° da Lei Municipal n° 1.406, de 04 de dezembro de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/777/1_plo_6-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/777/1_plo_6-2020.pdf</t>
   </si>
   <si>
     <t>"Fixa o valor dos vencimentos dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias equivalente ao piso nacional fixado pela Lei Federal n° 13.708/2018 e dá outras providências."</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/778/1_plo_7-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/778/1_plo_7-2020.pdf</t>
   </si>
   <si>
     <t>"Concede aumento real para acompanhar o Piso Nacional e atingir o porcentual dos recursos do FUNDEB - limite mínimo dos 60%."</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/779/1_plo_8-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/779/1_plo_8-2020.pdf</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/782/1_plo_9-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/782/1_plo_9-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e o funcionamento da Ouvidoria Geral do Município de Natércia e dá outras providências."</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/786/1_plo_10-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/786/1_plo_10-2020.pdf</t>
   </si>
   <si>
     <t>"Concede aumento real para acompanhar o Piso Nacional e atingir o percentual dos recursos do FUNDEB - limite mínimo dos 60%."</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/798/1_plo_11-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/798/1_plo_11-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/800/1_plo_12-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/800/1_plo_12-2020.pdf</t>
   </si>
   <si>
     <t>"Aprova Loteamento denominado Residencial Albatroz."</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/801/1_plo_13-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/801/1_plo_13-2020.pdf</t>
   </si>
   <si>
     <t>"Aprova Loteamento denominado Residencial São Pedro."</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/817/1_plo_14-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/817/1_plo_14-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional suplementar no Orçamento do Município de Natércia - MG, para o exercício de 2020."</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/985/1_plo_15-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/985/1_plo_15-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adequação de valores, programas e ações do PPA 2018/2021 para elaboração da Lei Orçamentária 2021."</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/986/1_plo_16-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/986/1_plo_16-2020.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.428/2020, de 09 de Julho de 2020 que dispõe sobre as diretrizes para elaboração da proposta orçamentária para o exercício financeiro de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/987/1_plo_17-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/987/1_plo_17-2020.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Natércia - MG, para o exercício financeiro de 2021."</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/988/1_plo_18-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/988/1_plo_18-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar parcerias com Organizações da Sociedade Civil que especifica, nos termos da Lei Federal nº 13.019/14, e dá outras providências."</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/991/1_plo_19-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/991/1_plo_19-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Orçamento do Município de Natércia-MG, para o exercício de 2020."</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/992/1_plo_20-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/992/1_plo_20-2020.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/996/1_plo_21-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/996/1_plo_21-2020.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão de diárias aos servidores públicos e agentes políticos do Poder Executivo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/1_plo_22-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/1_plo_22-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar no Orçamento do Município de Natércia - MG, para o exercício de 2020."</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/1_plo_23-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/1_plo_23-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder abono aos profissionais do magistério, em atividade."</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/1_plo_24-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/1_plo_24-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as viagens oficiais e a concessão de diárias aos vereadores e servidores do poder Legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1007/1_plo_25-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1007/1_plo_25-2020.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/823/pre_01.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/823/pre_01.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação das Contas do Executivo Municipal, referente ao exercício financeiro referente ao ano de 2018, do município de Natércia - MG."</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/787/requerimento_001.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/787/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal documentos relativos ao Projeto de Instalação da Rede de Saneamento Básico do Município, os gastos, quantidades e o cronograma de serviços que a empreiteira vem realizando.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_02.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal esclarecimentos relativos aos documentos do Projeto de Instalação de Rede de Saneamento Básico do Município enviados a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_03.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Sr. Prefeito Municipal informações sobre as obras de saneamento.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_04.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer que sejam tomadas as providências para a averiguação dos fatos mencionados no dia 04 de julho de 2019, na Quinquagésima Segunda Reunião Ordinária.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/808/requerimento_05.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/808/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal quais são as etapas que ainda estão em andamento e precisam ser finalizadas nos demais córregos do município.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/809/requerimento_06.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/809/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal informações sobre o corte de adicional de insalubridade de funcionários sendo que alguns trabalham no setor da saúde.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_07-2020.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_07-2020.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm a presença de Vossa Excelência requerer que seja solicitado ao Exmo. Senhor Prefeito Municipal informações sobre a efetivação dos cargos do concurso realizado em 2016 que foi prorrogado até 2020.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>RGF</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2477/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2477/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 1º semestre</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2478/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2478/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 2º semestre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1302,67 +1302,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/780/27a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/784/28a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/994/29a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1010/30a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/785/66a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/790/67a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/791/68a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/797/69a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/799/70a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/803/71a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/805/72a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/806/73a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/814/74a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/816/75a_reuniao_ordinaria_GTj2gPz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/822/76a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/824/77a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/989/78a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/993/79a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/997/80a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/999/81a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/82a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/83a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/84a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1008/85a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1009/86a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/795/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/990/plc_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/772/1_plo_1-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/773/1_plo_2-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/774/1_plo_3-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/775/1_plo_4-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/776/1_plo_5-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/777/1_plo_6-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/778/1_plo_7-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/779/1_plo_8-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/782/1_plo_9-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/786/1_plo_10-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/798/1_plo_11-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/800/1_plo_12-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/801/1_plo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/817/1_plo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/985/1_plo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/986/1_plo_16-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/987/1_plo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/988/1_plo_18-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/991/1_plo_19-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/992/1_plo_20-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/996/1_plo_21-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/1_plo_22-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/1_plo_23-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/1_plo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1007/1_plo_25-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/823/pre_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/787/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/808/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/809/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2477/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2478/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/780/27a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/784/28a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/994/29a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1010/30a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/785/66a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/790/67a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/791/68a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/797/69a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/799/70a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/803/71a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/805/72a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/806/73a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/814/74a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/816/75a_reuniao_ordinaria_GTj2gPz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/822/76a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/824/77a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/989/78a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/993/79a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/997/80a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/999/81a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1001/82a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1003/83a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1006/84a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1008/85a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1009/86a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/795/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/818/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/819/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/990/plc_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/772/1_plo_1-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/773/1_plo_2-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/774/1_plo_3-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/775/1_plo_4-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/776/1_plo_5-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/777/1_plo_6-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/778/1_plo_7-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/779/1_plo_8-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/782/1_plo_9-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/786/1_plo_10-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/798/1_plo_11-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/800/1_plo_12-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/801/1_plo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/817/1_plo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/985/1_plo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/986/1_plo_16-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/987/1_plo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/988/1_plo_18-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/991/1_plo_19-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/992/1_plo_20-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/996/1_plo_21-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1000/1_plo_22-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1002/1_plo_23-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1005/1_plo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1007/1_plo_25-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/823/pre_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/787/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/808/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/809/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2477/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2020/2478/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>