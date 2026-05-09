--- v0 (2026-01-29)
+++ v1 (2026-05-09)
@@ -51,1185 +51,1185 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>Ata - Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/1a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/1a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/2a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/2a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/3a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/3a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Terceira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/4a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/4a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/5a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/5a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/6a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/6a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/7a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/7a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/8a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/8a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/9o_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/9o_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Nona Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>ATA O</t>
   </si>
   <si>
     <t>Ata - Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/1a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/1a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/2a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/2a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/3a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/3a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/4a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/4a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/5a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/5a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/6a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/6a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/7a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/7a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/8a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/8a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/9a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/9a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Nona Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/10a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/10a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/11a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/11a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/12a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/12a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/13a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/13a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/14a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/14a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/15a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/15a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/16a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/16a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/17a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/17a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/18a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/18a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/19a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/19a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Nona Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/</t>
+    <t>http://sapl.natercia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da Vigésima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ata da Vigésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fabiana Aparecida Reis Borelli</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_01-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_01-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja criado um programa de incentivo à contratação de jovens aprendizes junto às empresas privadas e também no setor público, como forma de contribuir para o desenvolvimento social em nossa cidade.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_02-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_02-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja majorado e estendido o prazo de licença maternidade para as servidoras de nosso município, a fim de que haja consonância que viabilize o incentivo ao aleitamento materno.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>Luiz Antônio dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_03-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_03-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que contrate professores auxiliares para o acompanhamento ao desenvolvimento e assistências aos alunos portadores de Transtorno de Déficit de Atenção com Hiperatividade (TDAH), Transtorno Obsessivo Desafiador (TOD), Autismo enfim para assistência a todas as patologias que necessitam de acompanhamento especial e individual.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>Luiz Fernando da Silva</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_04-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_04-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja solicitado junto ao órgão competente a instalação de um poste de energia na Rua Sebastião Gonçalves dos Reis, esquina com a Praça da Igreja de São Benedito.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_05-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_05-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que sejam tomadas medidas de segurança na rua da saída da cidade pelo Bairro da Chapada.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>Silviano Reis do Vale</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_06-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_06-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que viabilize através do departamento competente, o aumento dos valores a serem repassados às seguintes entidades assistenciais do Município no próximo exercício, a saber: ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE NATÉRCIA – APAE e LAR COMUNITÁRIO SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_07-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_07-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito municipal que viabilize através do departamento competente, o calçamento de vias públicas nos bairros rurais do Atirado, São Bernardo e Turvo.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Flávia Tamara do Vale Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_008.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que viabiliza através do departamento competente, a construção de arquibancada na quadra do Conjunto Habitacional Santa Catarina.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_009.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que  viabilize através do departamento competente, adote as providências necessárias para o fechamento de ruas para o transito de veículos na praça Prefeito Justino Lisboa Carneiro.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Wilson Valério Bernardes Costa</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/mocao_01.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/mocao_01.pdf</t>
   </si>
   <si>
     <t>Moção de elogio ao Sr Agostinho Patrus pelo requerimento ordinário n° 1.047/2021 que solicita a constituição de comissão parlamentar de inquérito para investigar a CEMIG.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/mocao_002.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/mocao_002.pdf</t>
   </si>
   <si>
     <t>Moção de elogio, a Sra. Maria Aparecida Mendes Carvalho e aos Srs. José Francisco da Silva e Moacir Borelli, pelos serviços prestados em prol ao Lar Comunitário Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pelo_01-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pelo_01-2021.pdf</t>
   </si>
   <si>
     <t>"Modifica e inclui dispositivos que especifica na Lei Orgânica do Município de Natércia."</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_complementar_01-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_complementar_01-2021.pdf</t>
   </si>
   <si>
     <t>"Fixa o salário base do cargo de Agente Comunitário de Saúde e Agente de Combate às Endemias e dá outras providências."</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_complementar_02-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_complementar_02-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção do cargo de Chefe de Comunicação do Legislativo e estabelece outras providências."</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Gabriel Tiago de Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/projeto_de_lei_complementar_no_003-2021_-_institui_taxa_pela_utilizacao_efetiva_ou_potencial_do_servico_publico_de_manejo_de_residuos_solidos_urbanos.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/projeto_de_lei_complementar_no_003-2021_-_institui_taxa_pela_utilizacao_efetiva_ou_potencial_do_servico_publico_de_manejo_de_residuos_solidos_urbanos.pdf</t>
   </si>
   <si>
     <t>"Institui Taxa pela Utilização efetiva ou potencial do Serviço Público de Manejo de Resíduos Sólidos Urbanos do Município de Natércia."</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/projeto_de_lei_complementar_04-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/projeto_de_lei_complementar_04-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a contribuição para Custeio da Iluminação Pública - CIP no município de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/projeto_de_lei_complementar_05-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/projeto_de_lei_complementar_05-2021.pdf</t>
   </si>
   <si>
     <t>"Institui Taxa pela Utilização efetiva ou potencial do Serviço Público de Manejo de Resíduos Sólidos Urbanos do Município de Natércia (MG)."</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>Antônio Noel de Souza</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_complementar_06-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_complementar_06-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a modificação da Lei Complementar Nº 01/2006 que dispõe sobre a estrutura orgânica da Administração da Câmara Municipal de Natércia e respectivo Quadro de Cargos Públicos e estabelece outras providências."</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_lei_complementar_07-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_lei_complementar_07-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre o Reajuste Salarial dos Profissionais do Magistério do Município de Natércia (MG), Para Cumprimento do Disposto no Art. 26 da Lei Federal nº 14.113/2020, e dá Outras Providências."</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/plo_01-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/plo_01-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional suplementar para utilização de superavit financeiro (2020), no Orçamento do Município de Natércia - MG, para o exercício de 2021."</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/projeto_de_lei_02-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/projeto_de_lei_02-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Sistema Único de Assistência Social do Município de Natércia - MG e dá outras providências."</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/plo_03-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/plo_03-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alterações na legislação que trata do Plano Plurianual e autorização para abertura de Crédito Adicional Especial na LOA 2021, Lei n° 1435/20 e dá outras providências."</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/projeto_de_lei_04-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/projeto_de_lei_04-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/plo_05-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/plo_05-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Conceder Incentivo ao Desenvolvimento Social Por Meio de Atividades Econômicas no Município de Natércia e dá Outras Providencias."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/plo_06-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/plo_06-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Conceder a Cessão do Imóvel Público a Empresa Fabiane Aparecida Aguiar Candido, como Incentivo ao Desenvolvimento Social Por Meio de Atividades Econômicas no Município de Natércia (MG) e Dá Outras Providencias."</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_07-2021_projeto_de_lei_complementar_01-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_07-2021_projeto_de_lei_complementar_01-2021.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/plo_08-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/plo_08-2021.pdf</t>
   </si>
   <si>
     <t>"Concede apoio financeiro a atletas praticantes do esporte de alto rendimento em modalidades esportivas, olímpicas e paraolímpicas vinculadas ao Comitê Olímpico e Paraolímpico Brasileiro (COB) - Bolsa-Atleta."</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/plo_09-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/plo_09-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento do Município de Natércia- MG, para o exercício de 2021."</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/projeto_de_lei_10-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/projeto_de_lei_10-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o § 4° do artigo 3° da Lei Municipal n° 1325 de 17 de agosto de 2017."</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/projeto_de_lei_11-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/projeto_de_lei_11-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a modificação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDEB."</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_12-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_12-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Conselho Municipal de Educação do Município de Natércia – MG, integrando o Conselho do FUNDEB como uma de suas Câmaras, e estabelece outras providências."</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_13-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_13-2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde."</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_lei_014-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_lei_014-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/plo_15.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/plo_15.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal efetuar pagamentos de valores decorrentes de homologação judicial de acordos e dá outras providências."</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/plo_16.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/plo_16.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a implantar o Programa de Governo Jovem Estagiário no município de Natércia e dá outras providências."</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/plo_17.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/plo_17.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal efetuar pagamentos de valores decorrentes de acordo após homologação judicial e dá outras providências."</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/plo_18.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/plo_18.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/plo_19.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/plo_19.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar para utilização de superavit financeiro (2020), no Orçamento do Município de Natércia-MG, para o exercício de 2021."</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/plo_20.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/plo_20.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/plo_21.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/plo_21.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento do Município de Natércia-MG, para o exercício de 2021."</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/27052103.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/27052103.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/plo_23-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/plo_23-2021.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/pl_24-21.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/pl_24-21.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/projeto_de_lei_25-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/projeto_de_lei_25-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.458/2021, de 07 de julho de 2021, que dispõe sobre as diretrizes para elaboração da proposta orçamentária para o exercício financeiro de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_26-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_26-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período 2022-2025 e dá outras providências."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/projeto_de_lei_27-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/projeto_de_lei_27-2021.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Natércia-MG, para o exercício financeiro de 2022."</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/projeto_de_lei_28-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/projeto_de_lei_28-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar parcerias com Organizações da Sociedade Civil que especifica, nos termos da Lei Federal nº 13.019/14, e dá outras providências."</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/plo_29.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/plo_29.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_lei_30-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_lei_30-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a modificação da Lei Nº 976/2006 que dispõe sobre a criação da controladoria interna no âmbito da estrutura administrativa da Câmara Municipal de Natércia, MG."</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_31-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_31-2021.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_32-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_32-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder abono excepcional aos profissionais do magistério, em atividade no município de Natércia (MG)."</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/projeto_de_lei_33-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/projeto_de_lei_33-2021.pdf</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_34-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_34-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a ampliação do limite de abertura de créditos suplementares na Lei Orçamentária Municipal."</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_lei_35-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_lei_35-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder auxílio financeiro sob a forma de subvenção à Associação Comunitária de Radio Clube de Natércia e dá outras providências."</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/projeto_de_lei_36-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/projeto_de_lei_36-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação oficial das ruas localizadas no "Loteamento Residencial Albatroz" e do desmembramento de área urbana, localizados no Município de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_37-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_37-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza O Poder Executivo Municipal a Firmar Parceria Com Organização da Sociedade Civil que Especifica, nos termos da Lei Federal nº 13.019/2014, e dá Outras Providências."</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_38-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_38-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar para utilização de excesso de arrecadação, no Orçamento do Município de Natércia-MG, para o exercício de 2021."</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/projeto_de_resolucao_01-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/projeto_de_resolucao_01-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de concurso público para preenchimento de cargos do quadro da Câmara Municipal de Natércia e estabelece outras providências."</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_resolucao_02-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_resolucao_02-2021.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Executivo Municipal, referentes ao exercício de 2019."</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/projeto_de_resolucao_03-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/projeto_de_resolucao_03-2021.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Executivo Municipal, referentes ao exercício de 2017."</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_01-21.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_01-21.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal: 1) Informação referente ao aumento de impostos no município. 2) Possibilidade de não ocorrer reajuste na taxa de IPTU no ano de 2021, em decorrência da Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa - Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/emenda_modificativa_ao_projeto_de_lei_no_07-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/emenda_modificativa_ao_projeto_de_lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>"Modifica o Rito do Projeto de Lei nº 7/2021 e estabelece outras providências."</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/emenda_modificativa_no_02-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/emenda_modificativa_no_02-2021.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 39 e acrescenta incisos ao artigo 49 do Projeto de Lei nº 14, de 14 de abril de 2021."</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/emenda_modificativa_-_projeto_de_lei_no_16-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/emenda_modificativa_-_projeto_de_lei_no_16-2021.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos do Projeto de Lei n° 16/2021 e estabelece outras providências."</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/emenda_modificativa_-_projeto_de_lei_no_23-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/emenda_modificativa_-_projeto_de_lei_no_23-2021.pdf</t>
   </si>
   <si>
     <t>"Modifica o Rito do Projeto de Lei n° 23/2021 e estabelece outras providências."</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/emenda_projeto_34-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/emenda_projeto_34-2021.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 1º e parágrafo único do Projeto de Lei nº 34, de 04 de novembro de 2021."</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>RFPLO</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/redacao_final_do_projeto_de_lei_no_14-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/redacao_final_do_projeto_de_lei_no_14-2021.pdf</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/redacao_final_-_projeto_de_lei_no_16-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/redacao_final_-_projeto_de_lei_no_16-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a implantar o Programa de Governo Jovem Estagiário no Município de Natércia e dá outras providências."</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/redacao_final_projeto_34-2021.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/redacao_final_projeto_34-2021.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>DOCEX</t>
   </si>
   <si>
     <t>Documento Executivo</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/oficio_169-2021_-_encaminha_leis_1454_a_1459.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/oficio_169-2021_-_encaminha_leis_1454_a_1459.pdf</t>
   </si>
   <si>
     <t>OFÍCIO nº: 169/2021_x000D_
 ASSUNTO: Encaminha Leis Sancionadas_x000D_
 SERVIÇO: Gabinete do Prefeito</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/oficio_184-2021_-_camara_-_resposta_pl_iluminacao_publica_-_com_anexos.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/oficio_184-2021_-_camara_-_resposta_pl_iluminacao_publica_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Encaminha os documentos solicitados no Ofício nº 064/2021 desta Casa Legislativa, referente ao Projeto de Lei nº 23/2021: "Altera a contribuição para custeio da iluminação pública - CIP no município de Natércia (MG), e dá outras providências."_x000D_
 Para tanto, seguem anexos os seguintes documentos: a) Minuta de receita 2020 (períodos de 01/01/2020 a 31/12/2020), b) Minuta de receita 2021 (períodos de 01/01/2021 a 30/06/2021), c) Minuta de despesa 2020 (períodos de 01/01/2020 a 31/12/2020), d) Minuta de despesa 2021 (períodos de 01/01/2021 a 30/06/2021)</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/oficio_191-2021_-_camara_-_resposta_pl_iluminacao_publica_-_cobraca_mensal.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/oficio_191-2021_-_camara_-_resposta_pl_iluminacao_publica_-_cobraca_mensal.pdf</t>
   </si>
   <si>
     <t>Resposta ao Memorando nº 006/2021, encaminhado pelo ofício nº 068/2021 desta Casa Legislativa, referente ao Projeto de Lei nº 23/2021: "Altera a contribuição para custeio da iluminação pública - CIP no município de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/oficio_197-2021_-_camara_-_retira_projeto_taxa_manejo_residuos_solidos.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/oficio_197-2021_-_camara_-_retira_projeto_taxa_manejo_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Complementar nº 03/2021: “Institui Taxa pela Utilização efetiva ou potencial do Serviço Público de Manejo de Resíduos Sólidos Urbanos do Município de Natércia".</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/oficio_209-2021_-_camara_-_retira_projeto_abono_professores.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/oficio_209-2021_-_camara_-_retira_projeto_abono_professores.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do projeto de lei nº 032/2021: "Autoriza o Poder Executivo a conceder abono excepcional aos profissionais do Magistério, em atividade no município de Natércia-MG."</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>RGF</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 1º semestre</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 2º semestre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1536,67 +1536,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/1a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/2a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/3a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/4a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/5a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/6a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/7a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/8a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/9o_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/1a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/2a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/3a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/4a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/5a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/6a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/7a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/8a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/9a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/10a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/11a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/12a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/13a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/14a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/15a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/16a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/17a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/18a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/19a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pelo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_complementar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/projeto_de_lei_complementar_no_003-2021_-_institui_taxa_pela_utilizacao_efetiva_ou_potencial_do_servico_publico_de_manejo_de_residuos_solidos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/projeto_de_lei_complementar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/projeto_de_lei_complementar_05-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_complementar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_lei_complementar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/plo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/plo_03-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/plo_05-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/plo_06-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_07-2021_projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/plo_08-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/plo_09-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_lei_014-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/plo_15.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/plo_16.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/plo_17.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/plo_18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/plo_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/plo_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/plo_21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/27052103.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/plo_23-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/pl_24-21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/plo_29.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_lei_30-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_32-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_34-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_lei_35-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/projeto_de_lei_36-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_37-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_38-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/projeto_de_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_01-21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/emenda_modificativa_ao_projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/emenda_modificativa_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/emenda_modificativa_-_projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/emenda_modificativa_-_projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/emenda_projeto_34-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/redacao_final_do_projeto_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/redacao_final_-_projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/redacao_final_projeto_34-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/oficio_169-2021_-_encaminha_leis_1454_a_1459.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/oficio_184-2021_-_camara_-_resposta_pl_iluminacao_publica_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/oficio_191-2021_-_camara_-_resposta_pl_iluminacao_publica_-_cobraca_mensal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/oficio_197-2021_-_camara_-_retira_projeto_taxa_manejo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/oficio_209-2021_-_camara_-_retira_projeto_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1037/1a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1060/2a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1074/3a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1130/4a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1194/5a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/6a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1213/7a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/8a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1221/9o_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1021/1a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1026/2a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1030/3a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1035/4a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/5a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1044/6a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1047/7a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1058/8a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/9a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1066/10a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1175/11a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1177/12a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1183/13a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1185/14a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1191/15a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1193/16a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1197/17a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/18a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1211/19a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1048/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1055/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1189/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1158/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1190/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pelo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1056/projeto_de_lei_complementar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1176/projeto_de_lei_complementar_no_003-2021_-_institui_taxa_pela_utilizacao_efetiva_ou_potencial_do_servico_publico_de_manejo_de_residuos_solidos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1192/projeto_de_lei_complementar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1196/projeto_de_lei_complementar_05-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_complementar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_lei_complementar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/plo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/plo_03-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1016/plo_05-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/plo_06-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1018/projeto_de_lei_07-2021_projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1019/plo_08-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1020/plo_09-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1029/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1033/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/projeto_lei_014-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1043/plo_15.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/plo_16.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1049/plo_17.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1050/plo_18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/plo_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1052/plo_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1053/plo_21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1059/27052103.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1063/plo_23-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1070/pl_24-21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1178/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1180/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1181/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1187/plo_29.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/projeto_de_lei_30-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/projeto_de_lei_32-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_34-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_lei_35-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/projeto_de_lei_36-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_37-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_38-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1036/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1041/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1203/projeto_de_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_01-21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1028/emenda_modificativa_ao_projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1046/emenda_modificativa_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/emenda_modificativa_-_projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1184/emenda_modificativa_-_projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/emenda_projeto_34-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1062/redacao_final_do_projeto_de_lei_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1061/redacao_final_-_projeto_de_lei_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/redacao_final_projeto_34-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/oficio_169-2021_-_encaminha_leis_1454_a_1459.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1182/oficio_184-2021_-_camara_-_resposta_pl_iluminacao_publica_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1186/oficio_191-2021_-_camara_-_resposta_pl_iluminacao_publica_-_cobraca_mensal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/oficio_197-2021_-_camara_-_retira_projeto_taxa_manejo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/oficio_209-2021_-_camara_-_retira_projeto_abono_professores.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>