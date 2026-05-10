--- v0 (2025-11-28)
+++ v1 (2026-05-10)
@@ -51,1383 +51,1383 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>Ata - Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/10a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/10a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/11a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/11a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/12a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/12a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/13a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/13a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/14a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/14a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/15a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/15a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/16a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/16a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ata_17_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ata_17_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sétima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1293/18a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1293/18a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1295/19a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1295/19a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Nona Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1297/20a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1297/20a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1306/21a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1306/21a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Primeira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1310/22a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1310/22a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Segunda Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1311/23a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1311/23a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Terceira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/24a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/24a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/25a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/25a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quinta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/26a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/26a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/27a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/27a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1329/28a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1329/28a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/29a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/29a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Nona Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/30a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/30a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/31a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/31a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Primeira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/32a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/32a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Segunda Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/33a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/33a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Terceira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/34a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/34a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Quarta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>ATA O</t>
   </si>
   <si>
     <t>Ata - Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/22a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/22a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/23a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/23a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/24a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/24a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/25a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/25a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/26a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/26a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/27a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/27a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ata_28_reuniao.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ata_28_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ata_29.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ata_29.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Nona Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1288/30a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1288/30a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1290/31a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1290/31a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1303/32a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1303/32a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/33a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/33a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/34a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/34a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/35a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/35a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/36a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/36a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/37a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/37a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/38a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/38a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/39a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/39a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Nona Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/40a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/40a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quadragésima Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/41a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/41a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quadragésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wilson Valério Bernardes Costa</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_01-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de estudar e implantar um Central Disk Denúncias de maus tratos contra os animais."</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Flávia Tamara do Vale Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/indicacao_02-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/indicacao_02-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de construir um abrigo para que as crianças possam ter onde ficar quando esperam a condução escolar."</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luiz Fernando da Silva</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_3-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_3-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de realizar convênios para tratamento odontológicos, como os realizados em exames e consultas com médicos especialistas, para tratamentos que não são realizados no postinho de saúde."</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1296/ind_4-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1296/ind_4-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de aumentar o valor da cesta básica autorizada pela Lei Municipal nº 1410 de 19 de dezembro de 2019."</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind_5-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind_5-2022.pdf</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de realização de CURSOS DE CAPACITAÇÃO PROFISSIONAL DE CUIDADORES DE IDOSOS."</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind_6-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind_6-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de realizar a manutenção da Rua "João Lino Sobrinho".</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind_7-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind_7-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, para que através da Secretaria de Esporte e Lazer, venha a conceder ao atleta Jander Augusto Moreira de Souza Silva o apoio financeiro (“bolsa atleta”) contido pela Lei n° 1448/2021 e 1325/2017."</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/mocao_001-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/mocao_001-2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Elogio aos profissionais da Educação Pública do Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>Fabiana Aparecida Reis Borelli</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/mocao_2-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/mocao_2-2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Agradecimento à todos os funcionários da saúde pelo grande e brilhante desempenho no enfrentamento a pandemia do Covid19."</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/moc_3-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/moc_3-2022.pdf</t>
   </si>
   <si>
     <t>"Moção de Elogio: A todos os jogadores do time de voleibol VMN pela conquista da medalha de ouro no campeonato JEMG 2022. A todas as jogadoras do time de voleibol FEESB pela conquista da medalha de bronze no campeonato JEMG 2022. Aos envolvidos no campeonato JEMG 2022..."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/projeto_de_lei_complementar_01-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/projeto_de_lei_complementar_01-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza conceder aumento real de salário aos servidores públicos do quadro de pessoal da Câmara Municipal de Natércia."</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_02-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_02-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o pagamento do Piso Nacional ao Magistério Municipal de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_03-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_03-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Alteração Organizacional Geral da Administração da Prefeitura Municipal de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/plc_4-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/plc_4-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação de Vagas Para Realização de Concurso Público na Administração Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/plc_5-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/plc_5-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de vagas no Plano de Cargos, Carreiras, Vencimentos e Remuneração dos Profissionais do Magistério da Educação Básica da Prefeitura Municipal de Natércia (MG) e da outras providências."</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_06-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_06-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Concessão de Adicional de Remuneração para Atividades Penosas Insalubres e de Periculosidade aos Servidores Públicos Municipais."</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_complementar_07-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_complementar_07-2022.pdf</t>
   </si>
   <si>
     <t>"Fixa o salário base de cargo de Agente Comunitário de Saúde e Agente de Combate às Endemias do município de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/projeto-de-lei-complementar_assinado-digitalmente_1.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/projeto-de-lei-complementar_assinado-digitalmente_1.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/projeto_de_lei_01-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/projeto_de_lei_01-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Conceder Reajuste Salarial aos Servidores da Administração Municipal de Natércia (MG) e Dá Outras Providencias."</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/projeto_de_lei_02-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/projeto_de_lei_02-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Conceder a Revisão Anual Geral aos Subsídios dos Agentes Políticos do Executivo Municipal de Natércia (MG) e Dá Outras Providencias."</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/projeto_de_lei_03-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/projeto_de_lei_03-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar para utilização de superavit financeiro (2021), no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_de_lei_04-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_de_lei_05-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_de_lei_05-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional especial, no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/projeto_de_lei_06-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/projeto_de_lei_06-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar, no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_lei_07-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_lei_07-2022.pdf</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/projeto_de_lei_08-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/projeto_de_lei_08-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar para utilização de recursos de operação de crédito, no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/projeto_de_lei_09-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/projeto_de_lei_09-2022.pdf</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_de_lei_10-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_de_lei_10-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual de subsídios aos Agentes Políticos Municipais do Executivo e Legislativo e estabelece outras providências."</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_de_lei_11-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_de_lei_11-2022.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual da remuneração dos servidores públicos do quadro de pessoal da Câmara Municipal de Natércia."</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_12-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_12-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Desafetação e Permuta de Imóvel de Propriedade do Município de Natércia (MG), e Dá Outras Providências."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_13-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_13-2022.pdf</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_de_lei_14-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_de_lei_14-2022.pdf</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/projeto_de_lei_15-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/projeto_de_lei_15-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional suplementar para utilização de recursos de excesso de arrecadação e superávit financeiro, no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Denominação Oficial da Rua Projetada no Parque de Exposição "Oscar Lino dos Reis" no Bairro Chapada, Município de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras Providências."</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/plo_18-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/plo_18-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Recuperação de Créditos do Município de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/projetjo_de_lei_19-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/projetjo_de_lei_19-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação do Programa Auxílio Esportivo do município de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/projeto_de_lei_20-2022_site.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/projeto_de_lei_20-2022_site.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação do loteamento denominado "João Paulo" no município de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1255/projeto_lei_21-2022_site.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1255/projeto_lei_21-2022_site.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aprovação do loteamento denominado "Boa Vista" no município de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação oficial da Rua Projetada ao lado do novo prédio do Fórum da Comarca de Natércia (MG), e dá outras providências."</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/plo_23-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/plo_23-2022.pdf</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/plo_24-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/plo_24-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/plo_25-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/plo_25-2022.pdf</t>
   </si>
   <si>
     <t>"Concede Gratificação aos Servidores do Município de Natércia que Integram a Comissão Permanente de Licitação, ao Pregoeiro/Agente de Contratação e sua Equipe de Apoio e dá outras providências."</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/plo_26-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/plo_26-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento do Município de Natércia-MG, para o exercício 2022."</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/plo_27-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/plo_27-2022.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/plo_28-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/plo_28-2022.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/plo_29-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/plo_29-2022.pdf</t>
   </si>
   <si>
     <t>"Cria política pública municipal sobre o fornecimento gratuito de absorvente feminino ás mulheres em situação de vulnerabilidade social e dá ouras providências."</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_lei_30-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_lei_30-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para a participação do município de Natércia (MG) no consórcio público denominado Associação dos Municípios da Microrregião do Médio Sapucaí - AMESP."</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1289/projeto_de_lei_31-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1289/projeto_de_lei_31-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar, no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1300/plo_32-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1300/plo_32-2022.pdf</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1301/plo_33-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1301/plo_33-2022.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1302/plo_34-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1302/plo_34-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a ampliação do limite de abertura de créditos suplementares na Lei Orçamentária Municipal."</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1308/plo_35-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1308/plo_35-2022.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1309/plo_36-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1309/plo_36-2022.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/plo_37.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/plo_37.pdf</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/plo_38.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/plo_38.pdf</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/plo_39.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/plo_39.pdf</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/plo_40-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/plo_40-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adequação de valores, programas e ações do PPA 2022/2025 para elaboração da Lei Orçamentária 2023."</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/plo_41-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/plo_41-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 1.493/2022, de 23 de Junho de 2022, que dispõe sobre as diretrizes para a elaboração da proposta orçamentária para o exercício financeiro de 2023 e dá outras providências."</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/plo_42-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/plo_42-2022.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Natércia-MG, para o exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_43-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_43-2022.pdf</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/plo_44-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/plo_44-2022.pdf</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Gabriel Tiago de Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/plo_45-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/plo_45-2022.pdf</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/plo_46.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/plo_46.pdf</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/plo_47-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/plo_47-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar, no Orçamento do Município de Natércia-MG, para o exercício de 2022".</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/plo_48-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/plo_48-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a transferir recursos financeiros através da celebração de Termo de Colaboração, à entidade sem fins lucrativos "Hospital de Gimirim", nos termos da Lei Federal n° 13.019/2014, alterada pela Lei Federal n° 13.204/2015 c.c Lei Federal n° 4.320/1964, e Lei Federal Complementar n° 101/2000, e dá outras providências."</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/plo_49-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/plo_49-2022.pdf</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/plo_50-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/plo_50-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal de Combate à Violência Contra a Mulher, no âmbito do Município de Natércia, MG, e estabelece outras providências."</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/plo_51-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/plo_51-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar, no Orçamentar do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/plo_52-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/plo_52-2022.pdf</t>
   </si>
   <si>
     <t>"Autoria o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar, no Orçamento do Município de Natércia-MG, para o exercício de 2022."</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/plo_53-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/plo_53-2022.pdf</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/projeto_resolucao_01-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/projeto_resolucao_01-2022.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Executivo Municipal, referentes ao exercício de 2020."</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa - Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_modificativa.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos do Projeto de Lei n° 17, de 15 de março de 2022 que especifica."</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_modificativa_plo_18-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_modificativa_plo_18-2022.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos do Projeto de Lei n° 18, de 24 de março de 2022 que especifica."</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1305/emenda_modificativa_pl_34-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1305/emenda_modificativa_pl_34-2022.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 1º e parágrafo único do Projeto de Lei nº 34, de 02 de Agosto de 2022."</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>RFPLO</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/redacao_final_plo_17-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/redacao_final_plo_17-2022.pdf</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/redacao_final_plo_18-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/redacao_final_plo_18-2022.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1307/redacao_final_pl_34-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1307/redacao_final_pl_34-2022.pdf</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer contrário da CLJR - Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/parecer_jr.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/parecer_jr.pdf</t>
   </si>
   <si>
     <t>Parecer contrário da Comissão de Legislação, Justiça e Redação - Projeto de Lei nº 20/2022 que "Dispõe sobre a aprovação do loteamento denominado "João Paulo" no município de Natércia (MG), e dá outras providências".</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/parecer_jr.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/parecer_jr.pdf</t>
   </si>
   <si>
     <t>Parecer contrário da Comissão de Legislação, Justiça e Redação - Projeto de Lei nº 21/2022 que "Dispõe sobre a aprovação do loteamento denominado "Boa Vista" no município de Natércia (MG), e dá outras providências".</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>EMPLC</t>
   </si>
   <si>
     <t>Emenda Modificativa - Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1299/emplc_06-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1299/emplc_06-2022.pdf</t>
   </si>
   <si>
     <t>"Modifica o artigo 4º do Projeto de Lei Complementar nº 06, de 08 de Julho de 2022."</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>RFPLC</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1304/redacao_final_plc_06-2022.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1304/redacao_final_plc_06-2022.pdf</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>RGF</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 1º semestre</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 2º semestre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1734,67 +1734,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/10a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/11a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/12a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/13a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/14a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/15a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/16a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ata_17_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1293/18a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1295/19a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1297/20a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1306/21a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1310/22a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1311/23a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/24a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/25a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/26a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/27a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1329/28a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/29a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/30a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/31a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/32a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/33a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/34a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/22a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/23a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/24a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/25a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/26a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/27a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ata_28_reuniao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ata_29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1288/30a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1290/31a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1303/32a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/33a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/34a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/35a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/36a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/37a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/38a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/39a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/40a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/41a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_3-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1296/ind_4-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind_5-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind_6-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind_7-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/mocao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/mocao_2-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/moc_3-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_02-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_03-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/plc_4-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/plc_5-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_06-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_complementar_07-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/projeto-de-lei-complementar_assinado-digitalmente_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/projetjo_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/projeto_de_lei_20-2022_site.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1255/projeto_lei_21-2022_site.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/plo_23-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/plo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/plo_25-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/plo_26-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/plo_27-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/plo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/plo_29-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_lei_30-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1289/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1300/plo_32-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1301/plo_33-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1302/plo_34-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1308/plo_35-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1309/plo_36-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/plo_37.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/plo_38.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/plo_39.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/plo_40-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/plo_41-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/plo_42-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/plo_44-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/plo_45-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/plo_46.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/plo_47-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/plo_48-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/plo_49-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/plo_50-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/plo_51-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/plo_52-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/plo_53-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/projeto_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_modificativa_plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1305/emenda_modificativa_pl_34-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/redacao_final_plo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/redacao_final_plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1307/redacao_final_pl_34-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/parecer_jr.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/parecer_jr.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1299/emplc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1304/redacao_final_plc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/10a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/11a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/12a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/13a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/14a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/15a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/16a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ata_17_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1293/18a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1295/19a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1297/20a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1306/21a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1310/22a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1311/23a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/24a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/25a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/26a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/27a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1329/28a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/29a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/30a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/31a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/32a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/33a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/34a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/22a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/23a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/24a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/25a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/26a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/27a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ata_28_reuniao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ata_29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1288/30a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1290/31a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1303/32a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/33a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/34a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/35a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/36a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/37a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/38a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/39a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/40a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/41a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_3-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1296/ind_4-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind_5-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind_6-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind_7-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/mocao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/mocao_2-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/moc_3-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_02-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/plc_03-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/plc_4-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/plc_5-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1291/projeto_de_lei_complementar_06-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1292/projeto_de_lei_complementar_07-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/projeto-de-lei-complementar_assinado-digitalmente_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/projetjo_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/projeto_de_lei_20-2022_site.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1255/projeto_lei_21-2022_site.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/plo_23-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/plo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/plo_25-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/plo_26-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/plo_27-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/plo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/plo_29-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1287/projeto_de_lei_30-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1289/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1300/plo_32-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1301/plo_33-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1302/plo_34-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1308/plo_35-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1309/plo_36-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/plo_37.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/plo_38.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/plo_39.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/plo_40-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/plo_41-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/plo_42-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/plo_44-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/plo_45-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/plo_46.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/plo_47-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/plo_48-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/plo_49-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/plo_50-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/plo_51-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/plo_52-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/plo_53-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/projeto_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/emenda_modificativa_plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1305/emenda_modificativa_pl_34-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/redacao_final_plo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/redacao_final_plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1307/redacao_final_pl_34-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/parecer_jr.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/parecer_jr.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1299/emplc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/1304/redacao_final_plc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2481/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2022/2482/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>