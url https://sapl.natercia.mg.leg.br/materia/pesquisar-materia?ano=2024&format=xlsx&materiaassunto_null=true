--- v0 (2025-11-28)
+++ v1 (2026-05-09)
@@ -51,885 +51,885 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>ATA E</t>
   </si>
   <si>
     <t>Ata - Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/46a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/46a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quadragésima Sexta Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/47a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/47a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quadragésima Sétima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/48a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/48a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quadragésima Oitava Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/49a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/49a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quadragésima Nona Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/50a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/50a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinquagésima Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/51a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/51a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinquagésima Primeira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/52a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/52a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinquagésima Segunda Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/53a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/53a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinquagésima Terceira Reunião Extraordinária da Câmara Municipal de Natércia da 23ª Legislatura.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ATA O</t>
   </si>
   <si>
     <t>Ata - Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/63a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/63a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/64a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/64a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/65a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/65a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/66a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/66a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/67a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/67a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/68a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/68a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/69a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/69a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexagésima Nona Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/70a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/70a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/71a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/71a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/72a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/72a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/73a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/73a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/74a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/74a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/75a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/75a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Quinta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/76a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/76a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Sexta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/77a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/77a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Sétima Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/78a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/78a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Oitava Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/79a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/79a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Septuagésima Nona Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/80a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/80a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/81a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/81a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Primeira Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/82a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/82a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Segunda Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/83a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/83a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Terceira Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/84a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/84a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Octogésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 23ª legislatura.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Flávia Tamara do Vale Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_1-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_1-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr prefeito a possibilidade de realização da limpeza das margens do rio.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fabiana Aparecida Reis Borelli</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_02-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_02-2024.pdf</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja visto a possibilidade de conceder através de lei específica um dia de folga ao servidor público no dia do seu aniversário, sem prejuízo dos seus vencimentos."</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Flávia Tamara do Vale Carvalho, Fabiana Aparecida Reis Borelli</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_3-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_3-2024.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal que seja visto a possibilidade de interceder junto a Secretária de Segurança Pública para aumentar o patrulhamento ostensivo.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/projeto_de_lei_complementar_1-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/projeto_de_lei_complementar_1-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação de Vagas no Quadro Efetivo da Administração Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/plc_2-24.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/plc_2-24.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Criar Função de Confiança na Organização Geral da Administração Municipal de Natércia (MG) e Dá Outras Providências."</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/projeto_de_lei_complementar_03-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/projeto_de_lei_complementar_03-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza conceder aumento real de salário aos servidores públicos do quadro de pessoal da Câmara Municipal de Natércia."</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gabriel Tiago de Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/projeto_de_lei_complementar_04-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/projeto_de_lei_complementar_04-2024.pdf</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/plc_5-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/plc_5-2024.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/plc_6-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/plc_6-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o pagamento do piso nacional ao magistério municipal de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/plo_1-24.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/plo_1-24.pdf</t>
   </si>
   <si>
     <t>"Fixa o salário base do cargo de agente comunitário de saúde e agente de combate às endemias do município de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_2-24.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_2-24.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Conceder Reajuste Salarial aos Servidores da Administração Municipal de Natércia (MG) e Dá Outras Providências."</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/plo_3-24.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/plo_3-24.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Alterar o Valor de Transferência Anual de Recursos ao "Hospital de Gimirim" estabelecido na Lei Municipal nº 1541 de 07 de dezembro de 2.023 e Dá Outras Providências."</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/projeto_de_lei_04-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/projeto_de_lei_04-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual de subsídios aos Agentes Políticos Municipais do Executivo e do Legislativo e estabelece outras providências."</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/projeto_de_lei_05-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/projeto_de_lei_05-2024.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual da remuneração dos servidores públicos do quadro de pessoal da Câmara Municipal de Natércia."</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_de_lei_06-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_de_lei_06-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a cessão de servidores públicos municipais, para fins específicos de interesse público, e dá outras providências."</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/projeto_de_lei_07-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/projeto_de_lei_07-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/projeto_de_lei_08-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/projeto_de_lei_08-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a transferir recursos financeiros através da celebração de termo de colaboração, à entidade sem fins lucrativos "ANAAG ASSOCIAÇÃO NATERCIANA DE APOIO AO AGRONEGÓCIO", nos termos da Lei Federal nº 13.019/2014, alterada pela Lei Federal nº 13.204/2015 c.c Lei Federal nº 4.320/1964, e Lei Federal Complementar nº 101/2000, e dá outras providências."</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/1_ldo_2025.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/1_ldo_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/plo_10-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/plo_10-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento do Munícipio de Natércia-MG, para o exercício de 2024."</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/projeto_de_lei_11-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/projeto_de_lei_11-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação dos subsídios dos agentes políticos do Município de Natércia para o mandato vigente a partir de 01-01-2025 a 31-12-2028."</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/1_plo.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/1_plo.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adequação de valores, programas e ações do PPA 2022/2025 para elaboração da Lei Orçamentária 2025."</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_13-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_13-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.553/2024, de 20 de junho de 2024, que dispõe sobre as diretrizes para elaboração da proposta orçamentária para o exercício financeiro de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/1_plo_.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/1_plo_.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Natércia-MG, para o exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_15-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_15-2024.pdf</t>
   </si>
   <si>
     <t>"Altera à Lei Municipal nº 1.481 de 01 de abril de 2022, que autorizou a Desafetação e Permuta de Imóvel de Propriedade do Município de Natércia (MG), e Dá Outras Providências."</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/projeto_de_lei_16-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/projeto_de_lei_16-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Permuta de Imóvel de Propriedade Do Município de Natércia (MG), e Dá Outras Providências."</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_17-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_17-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar parcerias com Organizações da Sociedade Civil que especifica, nos termos da Lei Federal n° 13.019/14, e dá outras providências."</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/plo_18-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/plo_18-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre delimitação do núcleo de expansão urbana do município de Natércia e dá outras providências."</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/plo_19-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/plo_19-2024.pdf</t>
   </si>
   <si>
     <t>"Aprova perímetro urbano do município de Natércia e dá outras providências."</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/plo_20-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/plo_20-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a ampliar o limite de abertura de créditos suplementares na lei orçamentária municipal."</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/pre_1-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/pre_1-2024.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Executivo Municipal, referentes ao exercício de 2022."</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa - Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/5_emenda_modificativa_ao_plo_06-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/5_emenda_modificativa_ao_plo_06-2024.pdf</t>
   </si>
   <si>
     <t>"Modifica e adita dispositivos do Projeto de Lei nº 06/2024 que especifica."</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/4_emenda.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/4_emenda.pdf</t>
   </si>
   <si>
     <t>"Modifica dispositivos do Projeto de Lei nº 07/2024 que especifica."</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/6_emenda_plo_20-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/6_emenda_plo_20-2024.pdf</t>
   </si>
   <si>
     <t>"Modifica artigo 1º e parágrafo único do Projeto de Lei nº 20 de 11 de dezembro de 2024."</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>RFPLO</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/10_redacao_final_plo_06-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/10_redacao_final_plo_06-2024.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/9_redacao_final_do_projeto_de_lei_07-24.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/9_redacao_final_do_projeto_de_lei_07-24.pdf</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/11_redacao_final_plo_20-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/11_redacao_final_plo_20-2024.pdf</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>EMPLC</t>
   </si>
   <si>
     <t>Emenda Modificativa - Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/7_emenda_aditiva_plc_2-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/7_emenda_aditiva_plc_2-2024.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo ao Projeto de Lei Complementar nº 2/2024 que especifica e estabelece outras providências."</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>RFPLC</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/2._redacao_final_plc_02-2024.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/2._redacao_final_plc_02-2024.pdf</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>RGF</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/siconfi_rgf_simplificado_5726_semestral_1.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 1º semestre</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
+    <t>http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/siconfi_rgf_simplificado_5726_semestral_2.pdf</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal Simplificado - 2º semestre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1236,67 +1236,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/46a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/47a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/48a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/49a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/50a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/51a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/52a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/53a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/63a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/64a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/65a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/66a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/67a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/68a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/69a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/70a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/71a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/72a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/73a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/74a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/75a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/76a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/77a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/78a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/79a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/80a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/81a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/82a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/83a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/84a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_3-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/projeto_de_lei_complementar_1-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/plc_2-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/projeto_de_lei_complementar_03-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/projeto_de_lei_complementar_04-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/plc_5-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/plc_6-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/plo_1-24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_2-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/plo_3-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/projeto_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/1_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/plo_10-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/1_plo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/1_plo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_17-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/plo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/plo_19-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/pre_1-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/5_emenda_modificativa_ao_plo_06-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/4_emenda.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/6_emenda_plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/10_redacao_final_plo_06-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/9_redacao_final_do_projeto_de_lei_07-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/11_redacao_final_plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/7_emenda_aditiva_plc_2-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/2._redacao_final_plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2347/46a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2349/47a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2359/48a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2362/49a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/50a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/51a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/52a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/53a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2352/63a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2353/64a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2355/65a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2356/66a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/67a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/68a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/69a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2378/70a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2379/71a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2380/72a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2381/73a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2383/74a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2384/75a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2389/76a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2390/77a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2392/78a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2393/79a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2394/80a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2395/81a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2396/82a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/83a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/84a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2363/indicacao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2391/ind_3-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2342/projeto_de_lei_complementar_1-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2343/plc_2-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2346/projeto_de_lei_complementar_03-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2351/projeto_de_lei_complementar_04-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2365/plc_5-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2373/plc_6-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2339/plo_1-24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2340/plo_2-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2341/plo_3-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2344/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2345/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2354/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2360/projeto_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2361/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/1_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/plo_10-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2385/1_plo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2386/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2387/1_plo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2388/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2397/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2398/plo_17-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/plo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/plo_19-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2364/pre_1-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2357/5_emenda_modificativa_ao_plo_06-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/4_emenda.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/6_emenda_plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2358/10_redacao_final_plo_06-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/9_redacao_final_do_projeto_de_lei_07-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/11_redacao_final_plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2348/7_emenda_aditiva_plc_2-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2350/2._redacao_final_plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2485/siconfi_rgf_simplificado_5726_semestral_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natercia.mg.leg.br/media/sapl/public/materialegislativa/2024/2486/siconfi_rgf_simplificado_5726_semestral_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>