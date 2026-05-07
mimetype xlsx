--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
     <t>Wilson Valério Bernardes Costa</t>
   </si>
   <si>
     <t>"Indica ao Sr. Prefeito Municipal que seja avaliada a possibilidade de encaminhar a esta Casa Legislativa Projeto de Lei alterando o Art. 9° da Lei Municipal n° 1.483, de 20 de abril de 2022, que "Autoriza a criação do Programa Auxílio Esportivo do Município de Natércia (MG) e dá outras providências."</t>
   </si>
   <si>
     <t>Aguardando apreciação em Plenário.</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
-    <t>Moção de Elogio.</t>
+    <t>"Moção de Elogio à atleta Laura Bernardes dos Reis, em reconhecimento ao seu destacado desempenho nas provas de Três Tambores, modalidade que exige técnica, agilidade, precisão e perfeita sintonia entre atleta e animal."</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata - Reunião Ordinária nº 24 de 2026</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Reunião Ordinária da Câmara Municipal de Natércia da 24ª Legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">